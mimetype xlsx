--- v0 (2025-12-06)
+++ v1 (2026-04-01)
@@ -51,1389 +51,1389 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20947</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20947/pl_001-1991001.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20947/pl_001-1991001.pdf</t>
   </si>
   <si>
     <t>Doações que Especifica, de área de terras municipais, localizados na Zona de Predominância Industrial II.</t>
   </si>
   <si>
     <t>20948</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20948/pl_002-1991001.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20948/pl_002-1991001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a isentar do pagamento do IPTU os aposentados que especifica.</t>
   </si>
   <si>
     <t>20949</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20949/pl_003-1991001.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20949/pl_003-1991001.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários da Câmara Municipal, um abono no valor de Cr$ 5.000,00 ao mês de dezembro.</t>
   </si>
   <si>
     <t>20950</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20950/pl_04-1991001.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20950/pl_04-1991001.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro público de Rua da Fé.</t>
   </si>
   <si>
     <t>20951</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20951/pl_007-1991001.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20951/pl_007-1991001.pdf</t>
   </si>
   <si>
     <t>Abono no valor se Cr$ 5.000,00 a ser pago com o salario do mês de janeiro de 1.991.</t>
   </si>
   <si>
     <t>20952</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20952/pl_008-1991001.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20952/pl_008-1991001.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários da Câmara municipal , um abono no valor de Cr$ 813.5.000100, mês de janeiro.</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/1991/11193/11193_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/1991/11193/11193_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PREFEITO A ESTENDER AOS SERVIDORES PÚBLICOS MUNICIPAIS OS BENEFÍCIOS DO VALE TRANSPORTE GRATUITO.</t>
   </si>
   <si>
     <t>16580</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/</t>
+    <t>http://sapl.mococa.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Par efeito do uso do solo, fica permitido em torno da Praça José Manoel as categorias C.1 -S.1 e I.1, instituídas pela lei 1.305 de 21 de dezembro de 1978 desde que cumprida as disposições Federais e Municipais que regem a matéria.</t>
   </si>
   <si>
     <t>16581</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16581/plo_62_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16581/plo_62_de_1991.pdf</t>
   </si>
   <si>
     <t>A Rua do Conjunto Habitacional "Nenê Pereira Lima" localizada entre a Avenida Christovam Lima Guedes e Quadras 43, 42 e 41 e confrontando ainda com a área verde do loteamento, passa a denominar-se Rua José Vaccillotto (Zéquinha).</t>
   </si>
   <si>
     <t>16582</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16582/plo_63_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16582/plo_63_de_1991.pdf</t>
   </si>
   <si>
     <t>A Rua do Conjunto Habitacional "Nenê Pereira Lima" que tem início na futura Avenida e término na Avenida Christovam Lima Guedes e compreendida entre as Quadras n. 17 a 22 e de n. 27 a 34, passa a denominar-se RUA ISAIAS VACCILLOTTO.</t>
   </si>
   <si>
     <t>16583</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16583/plo_64_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16583/plo_64_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Sr. Prefeito Municipal de Mococa autorizado a conceder o fornecimento da CESTA BÁSICA DE ALIMENTOS aos funcionários públicos quer Estaduais ou Federais, que se encontrem e disponibilidade exclusiva junto a quaisquer Departamentos do Município.</t>
   </si>
   <si>
     <t>16584</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16584/plo_65_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16584/plo_65_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica declarado de utilidade pública a Associação dos Rotarianos de Mococa, com sede nesta cidade.</t>
   </si>
   <si>
     <t>16585</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16585/plo_66_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16585/plo_66_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica criado o FUNDO MUNICIPAL DE SAÚDE junto ao Departamento de Saúde da Prefeitura Municipal de Mococa, que tem por objetivo criar condições financeiras e de gerência dos recursos destinados ao desenvolvimento das ações de saúde, executadas ou coordenadas pelo Município, em comum com a União e o Estado.</t>
   </si>
   <si>
     <t>16586</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16586/plo_67_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16586/plo_67_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica aberto no Departamento de Finanças da Prefeitura Municipal de Mococa, um crédito adicional especial no valor de CR$ 8.3000.000,00, destinado a atender parte das despesas decorrentes do Convênio celebrado com a Secretaria da Economia e Planejamento, e parte para a conclusão das obras de construção do Centro do Idoso com recurso próprio.</t>
   </si>
   <si>
     <t>16664</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16664/plo_068_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16664/plo_068_1991.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no valor de Cr$ 10.000.000,00 destinado atender despesas com a Lei 2076 de 08 de abril/91 que autoriza doação à Irmandade de Sta. Casa Misericórdia de Mococa.</t>
   </si>
   <si>
     <t>16587</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16587/plo_70_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16587/plo_70_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito Municipal autorizado a construir um Centro Poli-Esportivo Rural em terrenos da Fazenda Santa Eustáquia, neste Município.</t>
   </si>
   <si>
     <t>16588</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16588/plo_71_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16588/plo_71_de_1991.pdf</t>
   </si>
   <si>
     <t>Para a implantação de programa de construção de casas populares destinadas à população de baia renda neste Município, com a COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CHDU, fica o Poder Executivo autorizado a estabelecer Convênio  e/ou Contrato com a referida Entidade, do qual constarão, entre outras, as seguintes Cláusulas, fixando-se como responsabilidade do Município.</t>
   </si>
   <si>
     <t>16589</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16589/plo_72_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16589/plo_72_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a contrair empréstimo a partir de 1991, inclusive, com o Ministério da Ação Social e Caixa Econômica Federal, ou através de seus agentes legalmente credenciados até o montante de CR$ 1.500.000,00 para aplicação em programas e projetos que atendam às finalidades de desenvolvimento urbano.</t>
   </si>
   <si>
     <t>16590</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16590/plo_73_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16590/plo_73_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a adquirir equipamentos ou veículos rodoviários, através de adesão e consequente subscrição de grupos de consórcios.</t>
   </si>
   <si>
     <t>16591</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16591/plo_74_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16591/plo_74_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho Municipal da Promoção Social, que tem por finalidade através de uma ação conjunta buscar soluções na área da promoção social, tendo como meta a melhoria da qualidade de vida da população carente do Município de Mococa.</t>
   </si>
   <si>
     <t>16592</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16592/plo_75_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16592/plo_75_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a celebrar convênios com as entidades assistenciais filantrópicas do Município.</t>
   </si>
   <si>
     <t>16593</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16593/plo_76_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16593/plo_76_de_1991.pdf</t>
   </si>
   <si>
     <t>Ficam proibidas, no Município a comercialização e a utilização de "aerosóis" que contenham clorofuorcarbono (C.F.C).</t>
   </si>
   <si>
     <t>16594</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16594/plo_77_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16594/plo_77_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o sr. Pefeito Municipal de Mococa a criar, com base no artigo 190 da Lei Orgânica do Município de Mococa, o setor de vigilância e captura de animais que deverá disciplinar e regulamentar a permanência de animais que perambulam, de forma vadia, pelos próprios urbanos municipais.</t>
   </si>
   <si>
     <t>16595</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16595/plo_78_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16595/plo_78_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Sr. Prefeito municipal de Mococa autorizado a doar gleba de terreno, com o perímetro de 48.000m² na área urbana de nossa cidade, para o fim específico de construção do Conjunto Poliesportivo do Trabalhador,  ser executado pelo Departamento Competente do Serviço Social da Indústria - Sesi - Órgão da Federação das Industrias do Estado de São Paulo.</t>
   </si>
   <si>
     <t>16596</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16596/plo_79_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16596/plo_79_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo Municipal autorizado a doar ao Serviço Social a Indústria - SESI, uma área de terreno com no mínimo 40.000m², destinada à construção de um CATs - Centro de Atividades.</t>
   </si>
   <si>
     <t>16597</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16597/plo_80_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16597/plo_80_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo Municipal autorizado a construir, conjuntamente com os outros Municípios interessados, o Consórcio Intermunicipal de Educação do Leste Paulista, para sentá-los em matéria de interesse comum, perante quaisquer entidades de direito público e privado, nacionais e internacionais.</t>
   </si>
   <si>
     <t>16598</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16598/plo_81_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16598/plo_81_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a distribuir bolsas de estudos a estudantes que frequentem curso de datilografia, que sejam residentes no Município.</t>
   </si>
   <si>
     <t>16599</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16599/plo_81_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16599/plo_81_de_1991.pdf</t>
   </si>
   <si>
     <t>Até a celebração do Novo Plano Diretor, só serão permitidas no município edificações que não excedam a dois pavimentos e não ultrapassando este a altura de oito metros.</t>
   </si>
   <si>
     <t>16665</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16665/plo_83_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16665/plo_83_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre denominação de via pública no Conjunto Habitacional Nenê Pereira Lima.</t>
   </si>
   <si>
     <t>16666</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16666/plo_84_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16666/plo_84_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre denominação de Ponto de Taxi de Ponto Benedito de Morais.</t>
   </si>
   <si>
     <t>16667</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16667/plo_85_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16667/plo_85_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a municipalidade a participar do Programa de Perenização de Estradas de terra através da Integração Estado/Municípios.</t>
   </si>
   <si>
     <t>16668</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16668/plo_86_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16668/plo_86_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza convênio com o Sindicato dos Trabalhadores Rurais de Mococa.</t>
   </si>
   <si>
     <t>16669</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16669/plo_87_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16669/plo_87_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a admissão, como estagiários de alunos das Unidades de Ensino do Município de Mococa segundo e terceiros graus junto aos órgãos da administração direta municipal.</t>
   </si>
   <si>
     <t>16670</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16670/plo_88_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16670/plo_88_de_1991.pdf</t>
   </si>
   <si>
     <t>Cria os Empregos em Comissão que especifica.</t>
   </si>
   <si>
     <t>16671</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16671/plo_89_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16671/plo_89_de_1991.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Sr. Prefeito a proibir a edificação de prédios residenciais multifamiliares em zona residencial especial.</t>
   </si>
   <si>
     <t>16672</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16672/plo_90_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16672/plo_90_de_1991.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Sr. Prefeito Municipal a criar o MONTEPIO DO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>16673</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16673/plo_91_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16673/plo_91_de_1991.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Sr. Prefeito Municipal a implantar em terreno do município um pasto comunitário.</t>
   </si>
   <si>
     <t>16674</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16674/plo_92_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16674/plo_92_de_1991.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre as denominações de vias públicas do Jardim Nenê Pereira Lima.</t>
   </si>
   <si>
     <t>16675</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16675/plo_93_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16675/plo_93_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre autorização para doação de área ao Governo Federal para implantação do Projeto "Minha Gente" no município.</t>
   </si>
   <si>
     <t>16676</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16676/plo_94_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16676/plo_94_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reserva de área verde para implantação de Pomar Comunitário em futuros loteamentos.</t>
   </si>
   <si>
     <t>16677</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16677/plo_95_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16677/plo_95_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre proibição de nomenclatura e prolongamentos de vias públicas.</t>
   </si>
   <si>
     <t>16678</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16678/plo_96_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16678/plo_96_de_1991.pdf</t>
   </si>
   <si>
     <t>Da denominação de Antenor Calió a via pública que especifica.</t>
   </si>
   <si>
     <t>16679</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16679/plo_97_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16679/plo_97_de_1991.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no valor de Cr$ 300.000.000,00 destinado a atender despesas da construção da Escola Técnica Estadual 2º Grau Francisco Garcia.</t>
   </si>
   <si>
     <t>16680</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16680/plo_98_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16680/plo_98_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área à Fazenda do Estado de São Paulo.</t>
   </si>
   <si>
     <t>16681</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16681/plo_99_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16681/plo_99_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo receber em doação área que especifica.</t>
   </si>
   <si>
     <t>16682</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16682/plo_100_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16682/plo_100_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de lotes, dispõe sobre ocupação urbanística que especifica.</t>
   </si>
   <si>
     <t>16683</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16683/plo_101_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16683/plo_101_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com o Governo do Estado através de Secretaria da Infraestrutura Viária objetivando construção de Terminal Rodoviário.</t>
   </si>
   <si>
     <t>16684</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16684/plo_102_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16684/plo_102_de_1991.pdf</t>
   </si>
   <si>
     <t>Que autoriza alienação de área municipal que especifica.</t>
   </si>
   <si>
     <t>16685</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16685/plo_103_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16685/plo_103_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre destinação em área para estacionamento de motocicleta e veículos assemelhados.</t>
   </si>
   <si>
     <t>16600</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16600/plo_104_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16600/plo_104_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de venda de produtos alimentícios sem indicação de origem nas embalagens.</t>
   </si>
   <si>
     <t>16601</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16601/plo_105_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16601/plo_105_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei 1.863 de 21 de setembro de 1989.</t>
   </si>
   <si>
     <t>16602</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16602/plo_106_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16602/plo_106_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre disciplinação de denominação de vias, logradouros e próprios municipais.</t>
   </si>
   <si>
     <t>16603</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16603/plo_107_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16603/plo_107_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a aceitar e transferir a titularidade de cruzados novos existentes a seu favor, representativos de pagamento de débitos de quaisquer origens vencidos até 31 de dezembro de 1990.</t>
   </si>
   <si>
     <t>16604</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16604/plo_108_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16604/plo_108_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica concedido aos Funcionários Efetivos, Servidores Inativos, pensionistas e nomeados em Comissão, um abono no valor de CR$ 12.000,00 a ser pago no dia 21 de agosto de 1991.</t>
   </si>
   <si>
     <t>16605</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16605/plo_109_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16605/plo_109_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos Funcionários da Câmara Municipal um abono no valor de CR$ 12.000,00 no mês de agosto de 1991.</t>
   </si>
   <si>
     <t>16606</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16606/plo_110_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16606/plo_110_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a celebrar Convênio com a Liga Mocoquense de Futebol no valor de CR$ 540.000,00.</t>
   </si>
   <si>
     <t>16607</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16607/plo_111_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16607/plo_111_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica concedido aos Funcionários Efetivos, Servidores Inativos, Pensionistas e nomeados em comissão da Prefeitura Municipal de Mococa a partir de 1º de Agosto de 1991 um aumento de 8% sobre suas respectivas remunerações e demais vantagens vigentes em 31 de julho do corrente ano.</t>
   </si>
   <si>
     <t>16608</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16608/plo_112_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16608/plo_112_de_1991.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Pastor Waldemar Fernandes a via pública que especifica no Conjunto Habitacional "Nenê Pereira Lima".</t>
   </si>
   <si>
     <t>16609</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16609/plo_113_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16609/plo_113_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre denominação de vias públicas.</t>
   </si>
   <si>
     <t>16610</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16610/plo_114_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16610/plo_114_de_1991.pdf</t>
   </si>
   <si>
     <t>16611</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16611/plo_115_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16611/plo_115_de_1991.pdf</t>
   </si>
   <si>
     <t>Altera a ementa da Lei n. 2.087 de 13 de maio de 1991.</t>
   </si>
   <si>
     <t>16612</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16612/plo_116_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16612/plo_116_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre denominação de via pública em terreno da Cia Desenvolvimento Habitacional Urbano do Estado de São Paulo - CDHU.</t>
   </si>
   <si>
     <t>16613</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16613/plo_117_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16613/plo_117_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre denominação de Jacintho Pisnai a Av. Conj. Habit. Nenê P. Lima.</t>
   </si>
   <si>
     <t>16614</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16614/plo_118_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16614/plo_118_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre fixação de vencimentos dos funcionários da Câmara Municipal.</t>
   </si>
   <si>
     <t>16615</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16615/plo_119_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16615/plo_119_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre autorização para fornecimento de transporte a estudantes de Escola Agrotécnica.</t>
   </si>
   <si>
     <t>16616</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16616/plo_120_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16616/plo_120_de_1991.pdf</t>
   </si>
   <si>
     <t>16617</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16617/plo_121_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16617/plo_121_de_1991.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional no valor de Cr$ 265.000.000,00 destinado a suplementar dotações do orçamento vigente.</t>
   </si>
   <si>
     <t>16618</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16618/plo_122_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16618/plo_122_de_1991.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional no valor de Cr$ 50.490.000,00 destinado a suplementar dotações do orçamento.</t>
   </si>
   <si>
     <t>16619</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16619/plo_123_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16619/plo_123_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre instalação de caixas coletoras para guarda de lixo domiciliar até remoção final.</t>
   </si>
   <si>
     <t>16620</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16620/plo_124_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16620/plo_124_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre o sistema de sorteio público para distribuição e terrenos por parte da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>16621</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16621/plo_125_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16621/plo_125_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede abono no valor de Cr$ 15.000,00 aos funcionários e Servidores Municipais a ser pago até o dia 20 de setembro de 1991.</t>
   </si>
   <si>
     <t>16622</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16622/plo_126_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16622/plo_126_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários da Câmara Municipal um abono no valor de Cr$ 15.000,00 no mês de setembro de 1991.</t>
   </si>
   <si>
     <t>16623</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16623/plo_127_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16623/plo_127_de_1991.pdf</t>
   </si>
   <si>
     <t>Desincorporação da classe de bens de uso comum para a classe de bens dominiais em terreno que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>16624</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16624/plo_128_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16624/plo_128_de_1991.pdf</t>
   </si>
   <si>
     <t>Dando denominação de "Dona Maria Marques Dias" ao Centro do Idoso.</t>
   </si>
   <si>
     <t>16625</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16625/plo_129_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16625/plo_129_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica estabelecida para os serviços da Pref. Municipal de Mococa uma Garantia de Remuneração Mínima GRM nos meses de set a dez/91 valor Cr$ 42.000,00.</t>
   </si>
   <si>
     <t>16626</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16626/plo_131_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16626/plo_131_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o P. Executivo autorizado a contrair empréstimo a partir de 1991 com o Ministério Ação Social e Cx. Econ. Federal ou através de seus agentes legalmente credenciados até o montante de Cr$ 694.929.921,00, para aplicação em programas que atendam as finalidades de desenvolvimento urbano.</t>
   </si>
   <si>
     <t>16627</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16627/plo_132_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16627/plo_132_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre triagem e encaminhamento de doadores de órgãos humanos.</t>
   </si>
   <si>
     <t>16628</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16628/plo_133_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16628/plo_133_de_1991.pdf</t>
   </si>
   <si>
     <t>Disciplina o Executivo a isentar das despesas com funerais os doadores de órgãos humanos.</t>
   </si>
   <si>
     <t>16629</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16629/plo_134_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16629/plo_134_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a anuir transferência da área doada a firma Nicoal Rome para a Metalúrgica Mococa S/A.</t>
   </si>
   <si>
     <t>16630</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16630/plo_135_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16630/plo_135_de_1991.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Sr. Prefeito Municipal a criar o Conselho de Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>16631</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16631/plo_136_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16631/plo_136_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre transformação dias especificados de logradouro público em área de lazer.</t>
   </si>
   <si>
     <t>16632</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16632/plo_137_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16632/plo_137_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede abono de 15.000,00 aos funcionários municipais a ser pago no corrente mês de outubro/91.</t>
   </si>
   <si>
     <t>16633</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16633/plo_138_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16633/plo_138_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários efetivos, servidores inativos, pensionistas e nomeados em Comissão da Pref. Municipal um aumento de 10% em suas remunerações.</t>
   </si>
   <si>
     <t>16634</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16634/plo_139_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16634/plo_139_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre remuneração mínima aos servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>16635</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16635/plo_140_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16635/plo_140_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários da Câmara Municipal um abono no valor de 15.000,00 no mês de outubro/91.</t>
   </si>
   <si>
     <t>16636</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16636/plo_141_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16636/plo_141_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de limpeza de terrenos no Município de Mococa e dá outras providências.</t>
   </si>
   <si>
     <t>16637</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16637/plo_142_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16637/plo_142_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aumento de 10% aos funcionários da Câmara Municipal de Mococa.</t>
   </si>
   <si>
     <t>16686</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16686/plo_143_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16686/plo_143_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação do Plano de Carreira dos Servidores da Prefeitura Municipal de Mococa.</t>
   </si>
   <si>
     <t>16638</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16638/plo_144_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16638/plo_144_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre a publicação em Jornal Oficial do Município, da relação de compras bem como das obras e serviços contratados pela Administração.</t>
   </si>
   <si>
     <t>16639</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16639/plo_145_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16639/plo_145_de_1991.pdf</t>
   </si>
   <si>
     <t>Revoga a dação que especifica (doação de terreno à Igreja Evangélica Assembleia de Deus).</t>
   </si>
   <si>
     <t>16640</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16640/plo_146_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16640/plo_146_de_1991.pdf</t>
   </si>
   <si>
     <t>Cria o emprego em Comissão que especifica (Assistente Financeiro).</t>
   </si>
   <si>
     <t>16641</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16641/plo_147_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16641/plo_147_de_1991.pdf</t>
   </si>
   <si>
     <t>Estabelece critério para uso dos lotes urbanizados.</t>
   </si>
   <si>
     <t>16642</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16642/plo_148_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16642/plo_148_de_1991.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para exercício de 1992.</t>
   </si>
   <si>
     <t>16643</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16643/plo_149_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16643/plo_149_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre autorização para funcionamento de transporte gratuito a estudantes de cursos profissionalizantes fora do município.</t>
   </si>
   <si>
     <t>16644</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16644/plo_150_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16644/plo_150_de_1991.pdf</t>
   </si>
   <si>
     <t>Cria emprego em Comissão que especifica. Diretor do Centro do Idoso.</t>
   </si>
   <si>
     <t>16645</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16645/plo_151_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16645/plo_151_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários e servidores municipais abonos nos valores respectivos de 32.000,00 a serem pagos à época dos pagamentos dos meses de novembro e dezembro.</t>
   </si>
   <si>
     <t>16646</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16646/plo_152_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16646/plo_152_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários da Câmara Municipal abono no valor de Cr$ 32.000,00 a serem pagos nos meses de novembro e dezembro/91.</t>
   </si>
   <si>
     <t>16648</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16648/plo_153_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16648/plo_153_de_1991.pdf</t>
   </si>
   <si>
     <t>Autorizam o Sr. Prefeito a doar verba no valor de Cr$ 25.000.000,00 para a Santa Casa de Mococa.</t>
   </si>
   <si>
     <t>16649</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16649/plo_154_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16649/plo_154_de_1991.pdf</t>
   </si>
   <si>
     <t>Permite o funcionamento de microempresa no âmbito residencial e dá outras providências.</t>
   </si>
   <si>
     <t>16650</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16650/plo_155_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16650/plo_155_de_1991.pdf</t>
   </si>
   <si>
     <t>Dá denominação da área do Núcleo Habitacional Nenê Pereira Lima de Praça Eduardo Ferrari.</t>
   </si>
   <si>
     <t>16651</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16651/plo_156_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16651/plo_156_de_1991.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Encarregado do Parque Municipal de Serviços.</t>
   </si>
   <si>
     <t>16652</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16652/plo_157_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16652/plo_157_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre criação da Função Gratificada no Quadro de Pessoal da Câmara Municipal.</t>
   </si>
   <si>
     <t>16653</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16653/plo_158_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16653/plo_158_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento do solo urbano em Zona Residencial Comum - ZRC.</t>
   </si>
   <si>
     <t>16654</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16654/plo_159_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16654/plo_159_de_1991.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no valor de 25.000.000,00.</t>
   </si>
   <si>
     <t>16655</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16655/plo_160_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16655/plo_160_de_1991.pdf</t>
   </si>
   <si>
     <t>Altera valor de referência vigente no Município.</t>
   </si>
   <si>
     <t>16656</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16656/plo_161_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16656/plo_161_de_1991.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Cap. IV das inflações e penas da Lei n. 1.552 de 04/10/84.</t>
   </si>
   <si>
     <t>16657</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16657/plo_162_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16657/plo_162_de_1991.pdf</t>
   </si>
   <si>
     <t>Altera disposições do Capítulo I da Lei 1567/84 (Código Tributário Municipal)  dá outras providências.</t>
   </si>
   <si>
     <t>16658</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16658/plo_163_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16658/plo_163_de_1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinar convênio com o Governo do Estado através Secr. Agricult. para obter recursos destinados a construção de pavilhão no Parque Ecológico José André de Lima.</t>
   </si>
   <si>
     <t>16659</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16659/plo_164_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16659/plo_164_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Público autorizado a receber área de terra da Cia Luz e Força de Mococa para prolongamento Rua Nicarágua.</t>
   </si>
   <si>
     <t>16660</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16660/plo_165_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16660/plo_165_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários e servidores da Prefeitura Municipal um abono no valor de Cr$ 12.000,00.</t>
   </si>
   <si>
     <t>16661</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16661/plo_166_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16661/plo_166_de_1991.pdf</t>
   </si>
   <si>
     <t>Fica o P. Executivo autorizado a aditar em até 2.000.000.000,00 a preços de novembro o montante do empréstimo contraído.</t>
   </si>
   <si>
     <t>16662</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16662/plo_167_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16662/plo_167_de_1991.pdf</t>
   </si>
   <si>
     <t>Concede aos funcionários da Câmara Municipal um abono de 12.000,00.</t>
   </si>
   <si>
     <t>16663</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16663/plo_168_de_1991.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16663/plo_168_de_1991.pdf</t>
   </si>
   <si>
     <t>Dispondo sobre denominação de Padre Antônio Trivelatto, a logradouro do Conjunto Habitacional Dr. Gilberto Rossetti.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1740,68 +1740,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20947/pl_001-1991001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20948/pl_002-1991001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20949/pl_003-1991001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20950/pl_04-1991001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20951/pl_007-1991001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20952/pl_008-1991001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/1991/11193/11193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16581/plo_62_de_1991.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16582/plo_63_de_1991.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16583/plo_64_de_1991.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16584/plo_65_de_1991.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16585/plo_66_de_1991.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16586/plo_67_de_1991.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16664/plo_068_1991.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16587/plo_70_de_1991.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16588/plo_71_de_1991.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16589/plo_72_de_1991.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16590/plo_73_de_1991.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16591/plo_74_de_1991.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16592/plo_75_de_1991.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16593/plo_76_de_1991.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16594/plo_77_de_1991.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16595/plo_78_de_1991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16596/plo_79_de_1991.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16597/plo_80_de_1991.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16598/plo_81_de_1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16599/plo_81_de_1991.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16665/plo_83_de_1991.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16666/plo_84_de_1991.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16667/plo_85_de_1991.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16668/plo_86_de_1991.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16669/plo_87_de_1991.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16670/plo_88_de_1991.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16671/plo_89_de_1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16672/plo_90_de_1991.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16673/plo_91_de_1991.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16674/plo_92_de_1991.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16675/plo_93_de_1991.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16676/plo_94_de_1991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16677/plo_95_de_1991.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16678/plo_96_de_1991.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16679/plo_97_de_1991.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16680/plo_98_de_1991.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16681/plo_99_de_1991.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16682/plo_100_de_1991.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16683/plo_101_de_1991.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16684/plo_102_de_1991.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16685/plo_103_de_1991.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16600/plo_104_de_1991.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16601/plo_105_de_1991.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16602/plo_106_de_1991.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16603/plo_107_de_1991.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16604/plo_108_de_1991.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16605/plo_109_de_1991.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16606/plo_110_de_1991.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16607/plo_111_de_1991.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16608/plo_112_de_1991.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16609/plo_113_de_1991.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16610/plo_114_de_1991.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16611/plo_115_de_1991.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16612/plo_116_de_1991.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16613/plo_117_de_1991.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16614/plo_118_de_1991.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16615/plo_119_de_1991.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16616/plo_120_de_1991.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16617/plo_121_de_1991.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16618/plo_122_de_1991.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16619/plo_123_de_1991.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16620/plo_124_de_1991.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16621/plo_125_de_1991.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16622/plo_126_de_1991.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16623/plo_127_de_1991.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16624/plo_128_de_1991.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16625/plo_129_de_1991.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16626/plo_131_de_1991.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16627/plo_132_de_1991.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16628/plo_133_de_1991.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16629/plo_134_de_1991.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16630/plo_135_de_1991.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16631/plo_136_de_1991.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16632/plo_137_de_1991.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16633/plo_138_de_1991.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16634/plo_139_de_1991.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16635/plo_140_de_1991.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16636/plo_141_de_1991.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16637/plo_142_de_1991.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16686/plo_143_de_1991.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16638/plo_144_de_1991.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16639/plo_145_de_1991.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16640/plo_146_de_1991.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16641/plo_147_de_1991.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16642/plo_148_de_1991.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16643/plo_149_de_1991.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16644/plo_150_de_1991.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16645/plo_151_de_1991.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16646/plo_152_de_1991.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16648/plo_153_de_1991.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16649/plo_154_de_1991.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16650/plo_155_de_1991.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16651/plo_156_de_1991.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16652/plo_157_de_1991.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16653/plo_158_de_1991.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16654/plo_159_de_1991.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16655/plo_160_de_1991.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16656/plo_161_de_1991.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16657/plo_162_de_1991.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16658/plo_163_de_1991.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16659/plo_164_de_1991.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16660/plo_165_de_1991.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16661/plo_166_de_1991.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16662/plo_167_de_1991.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16663/plo_168_de_1991.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20947/pl_001-1991001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20948/pl_002-1991001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20949/pl_003-1991001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20950/pl_04-1991001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20951/pl_007-1991001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/20952/pl_008-1991001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/1991/11193/11193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16581/plo_62_de_1991.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16582/plo_63_de_1991.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16583/plo_64_de_1991.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16584/plo_65_de_1991.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16585/plo_66_de_1991.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16586/plo_67_de_1991.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16664/plo_068_1991.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16587/plo_70_de_1991.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16588/plo_71_de_1991.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16589/plo_72_de_1991.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16590/plo_73_de_1991.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16591/plo_74_de_1991.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16592/plo_75_de_1991.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16593/plo_76_de_1991.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16594/plo_77_de_1991.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16595/plo_78_de_1991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16596/plo_79_de_1991.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16597/plo_80_de_1991.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16598/plo_81_de_1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16599/plo_81_de_1991.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16665/plo_83_de_1991.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16666/plo_84_de_1991.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16667/plo_85_de_1991.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16668/plo_86_de_1991.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16669/plo_87_de_1991.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16670/plo_88_de_1991.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16671/plo_89_de_1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16672/plo_90_de_1991.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16673/plo_91_de_1991.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16674/plo_92_de_1991.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16675/plo_93_de_1991.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16676/plo_94_de_1991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16677/plo_95_de_1991.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16678/plo_96_de_1991.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16679/plo_97_de_1991.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16680/plo_98_de_1991.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16681/plo_99_de_1991.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16682/plo_100_de_1991.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16683/plo_101_de_1991.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16684/plo_102_de_1991.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16685/plo_103_de_1991.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16600/plo_104_de_1991.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16601/plo_105_de_1991.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16602/plo_106_de_1991.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16603/plo_107_de_1991.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16604/plo_108_de_1991.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16605/plo_109_de_1991.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16606/plo_110_de_1991.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16607/plo_111_de_1991.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16608/plo_112_de_1991.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16609/plo_113_de_1991.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16610/plo_114_de_1991.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16611/plo_115_de_1991.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16612/plo_116_de_1991.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16613/plo_117_de_1991.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16614/plo_118_de_1991.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16615/plo_119_de_1991.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16616/plo_120_de_1991.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16617/plo_121_de_1991.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16618/plo_122_de_1991.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16619/plo_123_de_1991.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16620/plo_124_de_1991.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16621/plo_125_de_1991.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16622/plo_126_de_1991.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16623/plo_127_de_1991.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16624/plo_128_de_1991.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16625/plo_129_de_1991.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16626/plo_131_de_1991.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16627/plo_132_de_1991.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16628/plo_133_de_1991.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16629/plo_134_de_1991.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16630/plo_135_de_1991.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16631/plo_136_de_1991.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16632/plo_137_de_1991.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16633/plo_138_de_1991.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16634/plo_139_de_1991.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16635/plo_140_de_1991.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16636/plo_141_de_1991.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16637/plo_142_de_1991.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16686/plo_143_de_1991.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16638/plo_144_de_1991.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16639/plo_145_de_1991.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16640/plo_146_de_1991.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16641/plo_147_de_1991.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16642/plo_148_de_1991.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16643/plo_149_de_1991.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16644/plo_150_de_1991.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16645/plo_151_de_1991.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16646/plo_152_de_1991.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16648/plo_153_de_1991.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16649/plo_154_de_1991.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16650/plo_155_de_1991.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16651/plo_156_de_1991.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16652/plo_157_de_1991.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16653/plo_158_de_1991.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16654/plo_159_de_1991.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16655/plo_160_de_1991.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16656/plo_161_de_1991.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16657/plo_162_de_1991.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16658/plo_163_de_1991.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16659/plo_164_de_1991.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16660/plo_165_de_1991.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16661/plo_166_de_1991.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16662/plo_167_de_1991.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/1991/16663/plo_168_de_1991.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>