--- v0 (2025-12-06)
+++ v1 (2026-04-08)
@@ -54,294 +54,294 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dr. Felipe Niero Naufel</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11621/projeto_lei_complementar_013_2018.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11621/projeto_lei_complementar_013_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS TRIBUTÁRIOS E ESTABELECE NORMAS PARA SUA COBRANÇA EXTRAJUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elisângela Mazini Maziero Breganoli</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10426/10426_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10426/10426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO MUNICIPAL CÓPIA DOS COMPROVANTES DE PAGAMENTO DE INSS INCIDENTE SOBRE A FOLHA DE SALÁRIO DOS EMPREGADOS PÚBLICOS DA PREFEITURA MUNICIPAL DE MOCOCA,DE MAIO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10486/10486_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10486/10486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL, CÓPIA DOS COMPROVANTES DE PAGAMENTOS DE INSS INCIDENTES SOBRE A FOLHA DE SALÁRIOS DE EMPREGADOS PÚBLICOS DA PREFEITURA MUNICIPAL DE MOCOCA, DE MAIO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Daniel Girotto, Eduardo Barison 2017-2020, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10524/10524_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10524/10524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL QUANTO AO MOTIVO DA NÃO ATUALIZAÇÃO EM TEMPO REAL DAS DESPESAS PAGAS, LIQUIDADAS E EMPENHADAS , BEM COMO DAS RECEITAS DO MUNICÍPIO DE MOCOCA DISPONIBILIZADAS NO PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL DE MOCOCA.</t>
   </si>
   <si>
     <t>10580</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Brasilino Antônio de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10580/10580_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10580/10580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO INSTITUTO NACIONAL DE PESQUISA E GESTÃO DE SAÚDE, CONTRATADO PELA PREFEITURA MUNICIPAL , A RESPEITO DA DATA DE DEPÓSITO DOS PAGAMENTOS DOS FUNCIONÁRIOS MUNICIPAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10581/10581_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10581/10581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL ACERCA DA DATA DE DEPÓSITO DOS PAGAMENTOS DOS FUNCIONÁRIOS MUNICIPAIS DE SAÚDE, </t>
   </si>
   <si>
     <t>10749</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Eduardo Barison 2017-2020</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10749/10749_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10749/10749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DO PAGAMENTO DO PISO SALARIAL AOS CIRURGIÕES DENTISTAS CONCURSADOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t xml:space="preserve">Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10753/10753_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10753/10753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL, VISANDO ESCLARECER O MOTIVO DE NÃO TER SIDO EFETUADO O PAGAMENTO DOS FUNCIONÁRIOS DA CASA ABRIGO ATÉ O PRESENTE MOMENTO REFERENTE AOS ÚLTIMOS MESES.</t>
   </si>
   <si>
     <t>10917</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Pelezinho da Circular</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10917/10917_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10917/10917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL ACERCA DO PAGAMENTO DAS PARCELAS VENCIDAS DE IPTU.</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10968/10968_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10968/10968_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL ACERCA DA CONCLUSÃO DA COMISSÃO ESPECIAL, INSTITUÍDA PELA PORTARIA Nº 342 DE 03 DE NOVEMBRO DE 2017, PARA APURAÇÃO DE PAGAMENTOS INDEVIDOS À EMPRESA NUTRICIONALE COMÉRCIO DE ALIMENTOS LTDA.</t>
   </si>
   <si>
     <t>11023</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Daniel Girotto, Eduardo Barison 2017-2020, Elias de Sisto 2017-2020, Elisângela Mazini Maziero Breganoli, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11023/11023_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11023/11023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL, A RESPEITO DOS PAGAMENTOS DO INSS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE MOCOCA.</t>
   </si>
   <si>
     <t>11028</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11028/11028_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11028/11028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL O ENVIO DE CÓPIA DA NOTA FISCAL REFERENTE AO PAGAMENTO DE CONTRATAÇÃO DE CAMINHÃO PARA FORNECIMENTO DE ÁGUA NO LOTEAMENTO PÔR DO SOL.</t>
   </si>
   <si>
     <t>11102</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Caju , Pelezinho da Circular</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11102/11102_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11102/11102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL, A RESPEITO DOS PAGAMENTOS EFETUADOS PELA PREFEITURA MUNICIPAL DE MOCOCA AO CONDERG PARA O CUSTEIO DO AME, SAMU E ATENDIMENTOS NO HOSPITAL REGIONAL DE DIVINOLÂNDIA.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11150/11150_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11150/11150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL A RESPEITO DOS MOTIVOS QUE GERARAM O ATRASO NO PAGAMENTO DE SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MOCOCA.</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Daniel Girotto, Elias de Sisto 2017-2020, Elisângela Mazini Maziero Breganoli, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11168/11168_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11168/11168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL ACERCA DE ATRASO NO PAGAMENTO DO EMPRÉSTIMO CONSIGNADO DESCONTADO DOS FUNCIONÁRIOS PÚBLICOS E QUE NÃO FOI REPASSADO ÀS INSTITUIÇÕES FINANCEIRAS.</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11169/11169_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11169/11169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL A RESPEITO DO PAGAMENTO DE PRECATÓRIOS JUNTO AO TRIBUNAL DE JUSTIÇA DE SÃO PAULO.</t>
   </si>
   <si>
     <t>11239</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Caju , Daniel Girotto, Eduardo Barison 2017-2020, Elias de Sisto 2017-2020, Elisângela Mazini Maziero Breganoli, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11239/11239_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11239/11239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL O ENVIO DA FOLHA ANALÍTICA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, INCLUINDO O QUADRO DE ASSESSORIA (LIVRE NOMEAÇÃO), REFERENTE AOS MESES DE SETEMBRO DE 2017 A AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Daniel Girotto</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11625/req._416.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11625/req._416.pdf</t>
   </si>
   <si>
     <t>Solicita ao Egrégio Tribunal de Contas do Estado de São Paulo auditoria visando analisar todos pagamentos efetuados pela Prefeitura Municipal de Mococa, referentes aos anos de 2017 e 2018, pagos fora de ordem cronológica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -648,68 +648,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11621/projeto_lei_complementar_013_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10426/10426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10486/10486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10524/10524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10580/10580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10581/10581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10749/10749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10753/10753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10917/10917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10968/10968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11023/11023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11028/11028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11102/11102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11150/11150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11168/11168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11169/11169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11239/11239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11625/req._416.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11621/projeto_lei_complementar_013_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10426/10426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10486/10486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10524/10524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10580/10580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10581/10581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10749/10749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10753/10753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10917/10917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10968/10968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11023/11023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11028/11028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11102/11102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11150/11150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11168/11168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11169/11169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11239/11239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11625/req._416.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>