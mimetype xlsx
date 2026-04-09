--- v0 (2026-01-30)
+++ v1 (2026-04-09)
@@ -54,324 +54,324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elisângela Mazini Maziero Breganoli</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10431/10431_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10431/10431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXMO. SR. PREFEITO A RESPEITO DO PROCESSO LICITATÓRIO Nº 11/2017, QUE VISA A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA TRANSPORTE, DISTRIBUIÇÃO, FORNECIMENTO E ENTREGA DE PARCELADA DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DAS UNIDADES ESCOLARES DO DEPARTAMENTO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Eduardo Barison 2017-2020</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10432/10432_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10432/10432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DO PROCESSO LICITATÓRIO Nº 136/2016, QUE VISA A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DESTINADOS À MELHORIA E AVALIAÇÃO DA QUALIDADE DOS SERVIÇOS PÚBLICOS E ATENDIMENTO AO CIDADÃO NAS ÁREAS DA EDUCAÇÃO, SAÚDE E GOVERNO.</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10433/10433_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10433/10433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXMO. SR. PREFEITO A RESPEITO DO CANCELAMENTO DO PROCESSO LICIATÓRIO Nº 08/2017, BEM COMO DA FORMA DE CONTRATAÇÃO DE PRODUTOS DE LIMPEZA E HIGIENE PARA AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10435/10435_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10435/10435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DO PROCESSO LICITATÓRIO Nº 150/2017 - LICITAÇÃO Nº 29/2017, QUE VISA A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE DE PACIENTES DA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10439/10439_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10439/10439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DO DO PROCESSO LICITATÓRIO Nº 162/2017, QUE VISA A CONTRATAÇÃO DE EMPRESA PARA A IMPLANTAÇÃO E MANUTENÇÃO DE SISTEMA DE GESTÃO DE PROCESSOS DE EXECUÇÃO FISCAL.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Daniel Girotto, Eduardo Barison 2017-2020, Elisângela Mazini Maziero Breganoli, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10479/10479_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10479/10479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXMO. SR. PREFEITO MUNICIPAL O ENVIO DE CÓPIA DE TODO O PROCESSO LICITATÓRIO N°.10/2018, QUE TEVE COMO OBJETIVO A CONTRATAÇÃO DE SHOWS ARTÍSTICOS MUSICAIS PARA REALIZAÇÃO DO CARNAVAL 2018 NO VALOR DE R$ 49.500,00.</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10514/10514_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10514/10514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL, A RESPEITO DO PROCESSO LICITATÓRIO SUSPENSO PELO TCE-SP, VISANDO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA TRANSPORTE, DISTRIBUIÇÃO, FORNECIMENTO E ENTREGA PARCELADA, PONTO A PONTO, DE GÊNEROS ALIMENTÍCIOS DESTINADOS À MERENDA ESCOLA DAS UNIDADES DE ENSINO DA PREFEITURA DE MOCOCA, A SABER:</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>José Roberto Pereira</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10522/10522_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10522/10522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL ABERTURA DE LICITAÇÃO PARA EMPRESAS INTERESSADAS EM EXPLORAR O GÁS METANO CONTIDO NAS VALAS DO ATERRO SANITÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10539</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10539/10539_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10539/10539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL DE MOCOCA O ENVIO DE CÓPIA DO EDITAL, DA ATA DE JULGAMENTO E DOS CONTRATOS FIRMADOS COM AS EMPRESAS VENCEDORAS DO PROCESSO LICITATÓRIO Nº 02/2018 QUE OBJETIVA A AQUISIÇÃO PARCELADA DE MATERIAIS DE LIMPEZA, HIGIENE E DESCARTÁVEIS , PELO SISTEMA DE REGISTRO DE PREÇOS.</t>
   </si>
   <si>
     <t>10761</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10761/10761_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10761/10761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL ACERCA DO PROCESSO LICITATÓRIO PARA AQUISIÇÃO DE MERENDA.</t>
   </si>
   <si>
     <t>10785</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10785/10785_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10785/10785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXMO. SR. PREFEITO MUNICIPAL PEDIDO DE INFORMAÇÕES ACECA DO PROCESSO LICITATÓRIO N°. 136/2017, QUE VISA A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DESTINADOS À MELHORIA E AVALIAÇÃO DA QUALIDADE DOS SERVIÇOS PÚBLICOS E ATENDIMENTO AO CIDADÃO NAS ÁREAS DA EDUCAÇÃO, SAÚDE E GOVERNO.</t>
   </si>
   <si>
     <t>10851</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10851/10851_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10851/10851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL EM EXERCÍCIO ENVIO DE DOCUMENTAÇÃO REFERENTE AO PROCESSO LICITATÓRIO N°. 40/2017, QUE VISA A AQUISIÇÃO DE KIT DE UNIFORME ESCOLAR PARA ATENDER AOS ALUNOS DA REDE MUNICIPAL DE EDUCAÇÃO, A ESPECIFICAR.</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10893/10893_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10893/10893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL, ACERCA DO PROCESSO LICITATÓRIO PARA AQUISIÇÃO DE MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>10894</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Agimar Alves 2017-2020</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10894/10894_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10894/10894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL ACERCA DOS PROCESSOS LICITATÓRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>10916</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Daniel Girotto, Eduardo Barison 2017-2020, Elias de Sisto 2017-2020, Elisângela Mazini Maziero Breganoli, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10916/10916_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10916/10916_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO, A RESPEITO DAS MEDIDAS TOMADAS PELA ADMINISTRAÇÃO MUNICIPAL PARA APURAR AS DENÚNCIAS APRESENTADAS PELA CÂMARA MUNICIPAL DE MOCOCA COM RELAÇÃO À LICITAÇÃO N°. 02/2018, QUE VISA A AQUISIÇÃO PARCELADA DE MATERIAIS DE LIMPEZA, HIGIENE E DESCARTÁVEIS, PARA DIVERSOS DEPARTAMENTOS DA PREFEITURA DE MOCOCA.</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11059/11059_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11059/11059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL, JUNTO AO SETOR DE LICITAÇÕES, VISANDO ESCLARECER A FORMA ADOTADA PELA ADMINISTRAÇÃO NO CONTROLE DAS OBRIGAÇÕES DOS CONTRATADOS PELA PREFEITURA MUNICIPAL DE MOCOCA.</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11066/11066_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11066/11066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXMO. SR. PREFEITO A RESPEITO DO PROCESSO LICITATÓRIO PARA AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS PARA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11109/11109_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11109/11109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXMO. SR. PREFEITO, A RESPEITO DA PUBLICAÇÃO DA PORTARIA N° 172 DE 20 DE AGOSTO DE 2018, QUE INSTITUI COMISSÃO ESPECIAL, PARA APURAÇÃO DE EVENTUAIS IRREGULARIDADES QUANTO À FORMALIDADE DO PROCESSO LICITATÓRIO N° 173/2017 QUE TEVE COMO VENCEDORA A EMPRESA "ACRUXX", COM VISTAS À APURAÇÃO DE RESPONSABILIDADE FUNCIONAIS.</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11111/11111_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11111/11111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MUNICIPAL CÓPIA DE TODO PROCESSO LICITATÓRIO VISANDO A AQUISIÇÃO DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL PARA O SETOR DE NUTRIÇÃO E MERENDA ESCOLAR, BEM COMO O CONTRATO COM AS EMPRESAS VENCEDORAS DO CERTAME.</t>
   </si>
   <si>
     <t>11238</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Agimar Alves 2017-2020, Brasilino Antônio de Moraes, Caju , Francisco Tuca 2017-2020, Josimar Alves Vieira 2017-2020, Luiz Braz Mariano, Pelezinho da Circular</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11238/11238_texto_integral.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11238/11238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO QUE SEJA REALIZADO PROCESSO LICITATÓRIO PARA A CONTRATAÇÃO DE EMPRESA RESPONSÁVEL PELO TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t xml:space="preserve">Bim Taliberti 2017-2020, Caju , Daniel Girotto, Eduardo Barison 2017-2020, Elias de Sisto 2017-2020, Elisângela Mazini Maziero Breganoli, José Roberto Pereira, Val Miranda </t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11555/req._401.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11555/req._401.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de informações ao Exmo. Sr. Prefeito Municipal acerca do processo licitatório para aquisição de merenda escolar.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11629/req._420.pdf</t>
+    <t>http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11629/req._420.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Exmo. Sr. Prefeito Municipal, a respeito do processo de dispensa de licitação n°181/2018, que visa à contratação de Organização Social para o gerenciamento de Saúde no Município de Mococa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10431/10431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10432/10432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10433/10433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10435/10435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10439/10439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10479/10479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10514/10514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10522/10522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10539/10539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10761/10761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10785/10785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10851/10851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10893/10893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10894/10894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10916/10916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11059/11059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11066/11066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11109/11109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11111/11111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11238/11238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11555/req._401.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11629/req._420.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10431/10431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10432/10432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10433/10433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10435/10435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10439/10439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10479/10479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10514/10514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10522/10522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10539/10539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10761/10761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10785/10785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10851/10851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10893/10893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10894/10894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/10916/10916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11059/11059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11066/11066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11109/11109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11111/11111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/./sapl/public/materialegislativa/2018/11238/11238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11555/req._401.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mococa.sp.leg.br/media/sapl/public/materialegislativa/2018/11629/req._420.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>